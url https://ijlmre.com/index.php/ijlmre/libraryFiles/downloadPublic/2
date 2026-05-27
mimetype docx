--- v0 (2026-04-05)
+++ v1 (2026-05-27)
@@ -997,50 +997,51 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005C3AE1" w:rsidRPr="005A73C2" w:rsidRDefault="005C3AE1" w:rsidP="005C3AE1">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A73C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Acknowledgements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E770E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(11 Bold)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005C3AE1" w:rsidRDefault="005C3AE1" w:rsidP="005C3AE1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
@@ -1744,61 +1745,61 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(8)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C159E2" w:rsidRPr="005C3AE1" w:rsidSect="00A3115A">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1138" w:footer="1138" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00AF075E" w:rsidRDefault="00AF075E" w:rsidP="005C3AE1">
+    <w:p w:rsidR="00B8599F" w:rsidRDefault="00B8599F" w:rsidP="005C3AE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00AF075E" w:rsidRDefault="00AF075E" w:rsidP="005C3AE1">
+    <w:p w:rsidR="00B8599F" w:rsidRDefault="00B8599F" w:rsidP="005C3AE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1845,80 +1846,80 @@
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:t>mre</w:t>
     </w:r>
     <w:r w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:t xml:space="preserve">.com     </w:t>
     </w:r>
     <w:r w:rsidR="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
     <w:r w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:t xml:space="preserve">                                  </w:t>
     </w:r>
-    <w:r w:rsidR="007E56A0" w:rsidRPr="00A3115A">
+    <w:r w:rsidR="00260E09" w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="007E56A0" w:rsidRPr="00A3115A">
+    <w:r w:rsidR="00260E09" w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EC2C0E">
+    <w:r w:rsidR="0068424F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="007E56A0" w:rsidRPr="00A3115A">
+    <w:r w:rsidR="00260E09" w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Page</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="006D41C2" w:rsidRDefault="00C159E2" w:rsidP="009B1CB2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
@@ -1935,141 +1936,141 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>www.ijl</w:t>
     </w:r>
     <w:r w:rsidR="00664706">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>emr</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">.com                                                                       </w:t>
     </w:r>
-    <w:r w:rsidR="007E56A0">
+    <w:r w:rsidR="00260E09">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="007E56A0">
+    <w:r w:rsidR="00260E09">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A3115A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="007E56A0">
+    <w:r w:rsidR="00260E09">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="1D1B11"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Page</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="00AF075E" w:rsidRDefault="00AF075E" w:rsidP="005C3AE1">
+    <w:p w:rsidR="00B8599F" w:rsidRDefault="00B8599F" w:rsidP="005C3AE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00AF075E" w:rsidRDefault="00AF075E" w:rsidP="005C3AE1">
+    <w:p w:rsidR="00B8599F" w:rsidRDefault="00B8599F" w:rsidP="005C3AE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="005A2A37" w:rsidRDefault="00C159E2">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00A3115A" w:rsidRPr="00FA1087" w:rsidRDefault="00A3115A" w:rsidP="00A3115A">
+  <w:p w:rsidR="00A3115A" w:rsidRPr="0068424F" w:rsidRDefault="00A3115A" w:rsidP="0068424F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FA1087">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">International Journal of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve">Latest </w:t>
     </w:r>
     <w:r w:rsidR="004811A1">
@@ -2090,91 +2091,50 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D75D8D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>(11</w:t>
     </w:r>
     <w:r w:rsidR="00EC2C0E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D75D8D">
-      <w:rPr>
-[...39 lines deleted...]
-    <w:r w:rsidR="00A3115A" w:rsidRPr="00D75D8D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>italic)</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="0078646D" w:rsidRPr="00A3115A" w:rsidRDefault="00A3115A" w:rsidP="00A3115A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D9254F">
       <w:rPr>
@@ -2859,86 +2819,89 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C3AE1"/>
     <w:rsid w:val="00113E0F"/>
+    <w:rsid w:val="00260E09"/>
     <w:rsid w:val="002F3E36"/>
     <w:rsid w:val="004811A1"/>
     <w:rsid w:val="004E7A9B"/>
     <w:rsid w:val="0052563B"/>
     <w:rsid w:val="005C3AE1"/>
     <w:rsid w:val="00664706"/>
+    <w:rsid w:val="0068424F"/>
     <w:rsid w:val="007E56A0"/>
     <w:rsid w:val="007F2C31"/>
     <w:rsid w:val="0096001D"/>
     <w:rsid w:val="009A4A78"/>
     <w:rsid w:val="00A3115A"/>
     <w:rsid w:val="00AF075E"/>
+    <w:rsid w:val="00B8599F"/>
     <w:rsid w:val="00C159E2"/>
     <w:rsid w:val="00D9254F"/>
     <w:rsid w:val="00E51D03"/>
     <w:rsid w:val="00EC1D10"/>
     <w:rsid w:val="00EC2C0E"/>
     <w:rsid w:val="00F7179F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>