--- v0 (2026-04-05)
+++ v1 (2026-05-27)
@@ -171,51 +171,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00646D42">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Title :</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E115E" w:rsidRPr="00646D42" w:rsidRDefault="001E115E" w:rsidP="001E115E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E115E" w:rsidRPr="00646D42" w:rsidRDefault="001F3399" w:rsidP="001E115E">
+          <w:p w:rsidR="001E115E" w:rsidRPr="00646D42" w:rsidRDefault="00F3081E" w:rsidP="001E115E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:pict>
                 <v:rect id="_x0000_s1031" style="position:absolute;margin-left:365.1pt;margin-top:.7pt;width:20.25pt;height:18.75pt;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text"/>
               </w:pict>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -1314,61 +1314,61 @@
       </w:pPr>
       <w:r w:rsidRPr="00646D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Date:……./……./…………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00646D42" w:rsidRPr="00646D42" w:rsidSect="00646D42">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="274" w:footer="374" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
-    <w:p w:rsidR="007E29DF" w:rsidRDefault="007E29DF" w:rsidP="001E115E">
+    <w:p w:rsidR="006947BC" w:rsidRDefault="006947BC" w:rsidP="001E115E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="007E29DF" w:rsidRDefault="007E29DF" w:rsidP="001E115E">
+    <w:p w:rsidR="006947BC" w:rsidRDefault="006947BC" w:rsidP="001E115E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1437,133 +1437,130 @@
     <w:r w:rsidR="00646D42" w:rsidRPr="00646D42">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">ight </w:t>
     </w:r>
     <w:r w:rsidR="00646D42">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
     <w:r w:rsidR="00646D42" w:rsidRPr="00646D42">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>eserved</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
-    <w:p w:rsidR="007E29DF" w:rsidRDefault="007E29DF" w:rsidP="001E115E">
+    <w:p w:rsidR="006947BC" w:rsidRDefault="006947BC" w:rsidP="001E115E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="007E29DF" w:rsidRDefault="007E29DF" w:rsidP="001E115E">
+    <w:p w:rsidR="006947BC" w:rsidRDefault="006947BC" w:rsidP="001E115E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="001E115E" w:rsidRPr="00646D42" w:rsidRDefault="00CC081B" w:rsidP="00CC081B">
+  <w:p w:rsidR="001E115E" w:rsidRDefault="00CC081B" w:rsidP="00CC081B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:sz w:val="32"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="222222"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC081B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="222222"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>International Journal of Latest Multidis</w:t>
     </w:r>
     <w:r w:rsidR="00C91289">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="222222"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">ciplinary Research &amp; Education </w:t>
     </w:r>
     <w:r w:rsidRPr="00CC081B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="222222"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>(IJLMRE)</w:t>
     </w:r>
-    <w:r w:rsidRPr="0081324A">
-[...8 lines deleted...]
-    <w:r>
+  </w:p>
+  <w:p w:rsidR="00FA2CF9" w:rsidRPr="00646D42" w:rsidRDefault="00FA2CF9" w:rsidP="00CC081B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      </w:rPr>
-[...1 lines deleted...]
-    </w:r>
+        <w:b/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
   <w:p w:rsidR="001E115E" w:rsidRPr="00646D42" w:rsidRDefault="001E115E" w:rsidP="001E115E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00646D42">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Website: www.</w:t>
     </w:r>
     <w:r w:rsidR="00475787">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>ij</w:t>
     </w:r>
     <w:r w:rsidR="00CC081B">
@@ -1717,82 +1714,85 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E115E"/>
     <w:rsid w:val="00075C00"/>
     <w:rsid w:val="000B090C"/>
     <w:rsid w:val="001E115E"/>
     <w:rsid w:val="001F3399"/>
     <w:rsid w:val="002536E5"/>
     <w:rsid w:val="00475787"/>
     <w:rsid w:val="00482E31"/>
     <w:rsid w:val="00484344"/>
     <w:rsid w:val="00547605"/>
     <w:rsid w:val="00646D42"/>
+    <w:rsid w:val="006947BC"/>
     <w:rsid w:val="00744340"/>
     <w:rsid w:val="00754EE0"/>
     <w:rsid w:val="007871D8"/>
     <w:rsid w:val="007E29DF"/>
     <w:rsid w:val="009D62A3"/>
     <w:rsid w:val="00AE1833"/>
     <w:rsid w:val="00AF6CC5"/>
     <w:rsid w:val="00B32558"/>
     <w:rsid w:val="00C91289"/>
     <w:rsid w:val="00CC081B"/>
     <w:rsid w:val="00D42E13"/>
     <w:rsid w:val="00ED36B8"/>
     <w:rsid w:val="00EE548B"/>
+    <w:rsid w:val="00F3081E"/>
+    <w:rsid w:val="00FA2CF9"/>
     <w:rsid w:val="00FA3CD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>